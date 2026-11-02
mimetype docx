--- v0 (2025-12-05)
+++ v1 (2026-11-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7E25BF98" w14:textId="4ABAD403" w:rsidR="002C6AF6" w:rsidRPr="002F1510" w:rsidRDefault="00962A1E" w:rsidP="00962A1E">
       <w:pPr>
         <w:ind w:left="7230"/>
         <w:rPr>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F1510">
         <w:rPr>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>To</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EFD5215" w14:textId="768D0E8A" w:rsidR="00962A1E" w:rsidRPr="002F1510" w:rsidRDefault="00962A1E" w:rsidP="00962A1E">
       <w:pPr>
         <w:ind w:left="7230"/>
         <w:rPr>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -151,79 +151,97 @@
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="002F1510">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> novelty</w:t>
       </w:r>
       <w:r w:rsidR="003B20E5">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, originality</w:t>
       </w:r>
       <w:r w:rsidRPr="002F1510">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and impactfulness of our manuscript are the following: </w:t>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002F1510">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>impactfulness</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002F1510">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of our manuscript are the following: </w:t>
       </w:r>
       <w:r w:rsidRPr="002F1510">
         <w:rPr>
           <w:color w:val="002060"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>free text</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="403CECE3" w14:textId="77777777" w:rsidR="00B3404F" w:rsidRPr="002F1510" w:rsidRDefault="00B3404F">
       <w:pPr>
         <w:rPr>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F1510" w:rsidRPr="002F1510" w14:paraId="0D4BC3CA" w14:textId="77777777" w:rsidTr="00AF0150">
+      <w:tr w:rsidR="002F1510" w:rsidRPr="00C31BE5" w14:paraId="0D4BC3CA" w14:textId="77777777" w:rsidTr="00AF0150">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29EC6AA9" w14:textId="318E3A6E" w:rsidR="0018639D" w:rsidRPr="002F1510" w:rsidRDefault="00742695" w:rsidP="00AF0150">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1510">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Reviewers - optional</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2E8B2FB1" w14:textId="1346CC91" w:rsidR="00AF0150" w:rsidRPr="002F1510" w:rsidRDefault="00AF0150" w:rsidP="00742695">
             <w:pPr>
@@ -311,80 +329,71 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A3F47BB" w14:textId="77777777" w:rsidR="00AF0150" w:rsidRPr="002F1510" w:rsidRDefault="00AF0150" w:rsidP="00AF0150">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grigliatabella"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9628"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F1510" w:rsidRPr="002F1510" w14:paraId="0E7B9CE0" w14:textId="77777777" w:rsidTr="00870577">
+      <w:tr w:rsidR="002F1510" w:rsidRPr="00C31BE5" w14:paraId="0E7B9CE0" w14:textId="77777777" w:rsidTr="00870577">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9628" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2824DE78" w14:textId="77777777" w:rsidR="00BE58B7" w:rsidRPr="002F1510" w:rsidRDefault="00BE58B7" w:rsidP="0018639D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F1510">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Artificial Intelligence (AI)</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> - </w:t>
+              <w:t xml:space="preserve">Artificial Intelligence (AI) - </w:t>
             </w:r>
             <w:r w:rsidR="00870577" w:rsidRPr="002F1510">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Optional:</w:t>
             </w:r>
             <w:r w:rsidR="00870577" w:rsidRPr="002F1510">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="246D41A2" w14:textId="4D02D888" w:rsidR="00870577" w:rsidRPr="002F1510" w:rsidRDefault="006042E6" w:rsidP="0018639D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:lang w:val="en-US"/>
@@ -431,81 +440,151 @@
               </w:rPr>
               <w:t>if used, specify</w:t>
             </w:r>
             <w:r w:rsidR="00870577" w:rsidRPr="002F1510">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="002060"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="386D59CE" w14:textId="77777777" w:rsidR="00870577" w:rsidRPr="002F1510" w:rsidRDefault="00870577" w:rsidP="00AF0150">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="506B7501" w14:textId="6B49717E" w:rsidR="00A1133A" w:rsidRPr="00AC22B8" w:rsidRDefault="00EA4697" w:rsidP="006605C8">
+    <w:p w14:paraId="4CB41BAF" w14:textId="72DFA34A" w:rsidR="00356892" w:rsidRDefault="00356892" w:rsidP="00C31BE5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C31BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We acknowledge that a publication fee appl</w:t>
+      </w:r>
+      <w:r w:rsidR="00C31BE5" w:rsidRPr="00C31BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to manuscripts accepted for publication in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Blood Transfusion</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C31BE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. We confirm that the authors agree to cover the applicable publication fee should the manuscript be accepted for publication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66ACF6F7" w14:textId="77777777" w:rsidR="00356892" w:rsidRPr="00D7337F" w:rsidRDefault="00356892" w:rsidP="00356892">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="506B7501" w14:textId="6B49717E" w:rsidR="00A1133A" w:rsidRDefault="00EA4697" w:rsidP="006605C8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA4697">
         <w:rPr>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">We confirm that this </w:t>
       </w:r>
       <w:r w:rsidR="00A1133A" w:rsidRPr="00AC22B8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>manuscript has not been previously published, nor is it under consideration elsewhere</w:t>
       </w:r>
       <w:r w:rsidR="006605C8">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="29B4FA30" w14:textId="77777777" w:rsidR="00D7337F" w:rsidRPr="00AC22B8" w:rsidRDefault="00D7337F" w:rsidP="006605C8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="002060"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="2C18183E" w14:textId="7DA7A71F" w:rsidR="00EA4697" w:rsidRPr="00EA4697" w:rsidRDefault="00EA4697" w:rsidP="002B35E7">
       <w:pPr>
         <w:rPr>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA4697">
         <w:rPr>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">All </w:t>
       </w:r>
       <w:r w:rsidR="005059C0" w:rsidRPr="00B3404F">
         <w:rPr>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Authors </w:t>
       </w:r>
       <w:r w:rsidRPr="00EA4697">
         <w:rPr>
           <w:color w:val="002060"/>
@@ -518,51 +597,51 @@
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Blood Transfusion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418BE933" w14:textId="77777777" w:rsidR="00D6259E" w:rsidRPr="002F1510" w:rsidRDefault="00D6259E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="002060"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D6259E" w:rsidRPr="002F1510">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -570,51 +649,51 @@
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="196C7AD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B568BA6"/>
     <w:lvl w:ilvl="0" w:tplc="04100001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04100003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1173,130 +1252,137 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1225868563">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="549998211">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="75517974">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="354581988">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1313486851">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="190"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00962A1E"/>
+    <w:rsid w:val="0001684A"/>
     <w:rsid w:val="000E2AE4"/>
     <w:rsid w:val="0018639D"/>
     <w:rsid w:val="002B35E7"/>
+    <w:rsid w:val="002B4AC7"/>
     <w:rsid w:val="002C6AF6"/>
     <w:rsid w:val="002F1510"/>
+    <w:rsid w:val="00356892"/>
     <w:rsid w:val="003B20E5"/>
     <w:rsid w:val="005059C0"/>
     <w:rsid w:val="00593F70"/>
     <w:rsid w:val="005C2B16"/>
     <w:rsid w:val="006009CA"/>
     <w:rsid w:val="006042E6"/>
     <w:rsid w:val="006605C8"/>
     <w:rsid w:val="007132D2"/>
     <w:rsid w:val="00742695"/>
     <w:rsid w:val="007B4498"/>
     <w:rsid w:val="00853688"/>
     <w:rsid w:val="00870577"/>
     <w:rsid w:val="00962A1E"/>
     <w:rsid w:val="00974E3E"/>
     <w:rsid w:val="00A1133A"/>
     <w:rsid w:val="00AA1B81"/>
     <w:rsid w:val="00AF0150"/>
     <w:rsid w:val="00B3404F"/>
     <w:rsid w:val="00B60F39"/>
     <w:rsid w:val="00BE1350"/>
     <w:rsid w:val="00BE58B7"/>
+    <w:rsid w:val="00C31BE5"/>
     <w:rsid w:val="00C728BA"/>
     <w:rsid w:val="00C814A2"/>
     <w:rsid w:val="00CF72AC"/>
     <w:rsid w:val="00D6259E"/>
+    <w:rsid w:val="00D7337F"/>
+    <w:rsid w:val="00DE5EBF"/>
     <w:rsid w:val="00E2327C"/>
     <w:rsid w:val="00EA4697"/>
     <w:rsid w:val="00FD217E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7ACE4D9B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4BF6428B-1760-41C9-9500-B4B844ABE4E5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2191,51 +2277,51 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grigliatabella">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tabellanormale"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF0150"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1225096756">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2000839346">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -2543,182 +2629,193 @@
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="02c2b2bc-b70f-4f22-8d70-fa39b4be561a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="8dd225e1-a360-46bd-b77d-f696563d5be2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <Archivia xmlns="8dd225e1-a360-46bd-b77d-f696563d5be2">false</Archivia>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100DF413B71EEFACE40BAB1C56E1A6982E6" ma:contentTypeVersion="13" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="c1826473524898e3777b495b4dd5507a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dd225e1-a360-46bd-b77d-f696563d5be2" xmlns:ns3="02c2b2bc-b70f-4f22-8d70-fa39b4be561a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="47fbe0dc0b46067d373753117656fbb9" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Documento" ma:contentTypeID="0x010100DF413B71EEFACE40BAB1C56E1A6982E6" ma:contentTypeVersion="17" ma:contentTypeDescription="Creare un nuovo documento." ma:contentTypeScope="" ma:versionID="c778f50035a24fddce425a4c2476c6a5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8dd225e1-a360-46bd-b77d-f696563d5be2" xmlns:ns3="02c2b2bc-b70f-4f22-8d70-fa39b4be561a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="44f45d9303268f9808ed1b7c8d094447" ns2:_="" ns3:_="">
     <xsd:import namespace="8dd225e1-a360-46bd-b77d-f696563d5be2"/>
     <xsd:import namespace="02c2b2bc-b70f-4f22-8d70-fa39b4be561a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
+                <xsd:element ref="ns2:Archivia" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8dd225e1-a360-46bd-b77d-f696563d5be2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Archivia" ma:index="1" nillable="true" ma:displayName="Archivia" ma:default="0" ma:format="Dropdown" ma:internalName="Archivia" ma:readOnly="false">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Boolean"/>
+      </xsd:simpleType>
+    </xsd:element>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Tag immagine" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="7393e0c3-a6bb-4a2d-ac6b-e2e919191f6f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:hidden="true" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note">
-[...1 lines deleted...]
-        </xsd:restriction>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="02c2b2bc-b70f-4f22-8d70-fa39b4be561a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c33c254b-ff01-41d8-99e1-2b542472e4c8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="02c2b2bc-b70f-4f22-8d70-fa39b4be561a">
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{c33c254b-ff01-41d8-99e1-2b542472e4c8}" ma:internalName="TaxCatchAll" ma:readOnly="false" ma:showField="CatchAllData" ma:web="02c2b2bc-b70f-4f22-8d70-fa39b4be561a">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
-        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Tipo di contenuto"/>
-        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Titolo"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Tipo di contenuto"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:displayName="Titolo"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
@@ -2783,98 +2880,98 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{167E66A8-854A-4B6A-9784-916AE64790FC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="02c2b2bc-b70f-4f22-8d70-fa39b4be561a"/>
     <ds:schemaRef ds:uri="8dd225e1-a360-46bd-b77d-f696563d5be2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35F66152-33E8-4B9F-AADF-625B732620D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F143F7A7-F930-470A-9AAB-D265B5E182F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA290FCF-D031-46A0-89AD-AA88D41A6612}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="8dd225e1-a360-46bd-b77d-f696563d5be2"/>
     <ds:schemaRef ds:uri="02c2b2bc-b70f-4f22-8d70-fa39b4be561a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>126</Words>
-  <Characters>723</Characters>
+  <Words>161</Words>
+  <Characters>923</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>848</CharactersWithSpaces>
+  <CharactersWithSpaces>1082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Luisa Stea</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DF413B71EEFACE40BAB1C56E1A6982E6</vt:lpwstr>